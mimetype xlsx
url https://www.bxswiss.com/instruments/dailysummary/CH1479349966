--- v4 (2026-03-14)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53059b2f8bb34c1f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25e25f268b184ee3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b6b7b279b3a4721"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe090dee8a2147f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R329c019cffd54e85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b6b7b279b3a4721" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6d3014bddc74f1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe090dee8a2147f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479349966</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,629</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,443</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>