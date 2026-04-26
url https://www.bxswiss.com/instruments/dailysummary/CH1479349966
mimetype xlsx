--- v5 (2026-04-05)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25e25f268b184ee3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R844399c9e5f14705" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe090dee8a2147f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5dad318497ad4da8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6d3014bddc74f1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe090dee8a2147f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bb235dd600b4954" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5dad318497ad4da8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479349966</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>3,305</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>3,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>3,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,629</x:t>
-[...173 lines deleted...]
-          <x:t>2,837</x:t>
+          <x:t>3,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,209</x:t>
-        </x:is>
-[...386 lines deleted...]
-          <x:t>2,443</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>