--- v6 (2026-04-26)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R844399c9e5f14705" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46f8943a409f439c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5dad318497ad4da8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88b15590a09d4c43"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bb235dd600b4954" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5dad318497ad4da8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57f39e11cfb844e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88b15590a09d4c43" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479349966</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...284 lines deleted...]
-          <x:t>2,933</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,007</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...36 lines deleted...]
-          <x:t>3,161</x:t>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,081</x:t>
-[...11 lines deleted...]
-          <x:t>3,119</x:t>
+          <x:t>3,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,199</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,251</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,161</x:t>
-[...37 lines deleted...]
-        <x:is>
           <x:t>3,227</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...146 lines deleted...]
-          <x:t>3,209</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>