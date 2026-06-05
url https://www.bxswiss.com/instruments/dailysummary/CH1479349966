--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46f8943a409f439c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R918fcfa2713c4c0b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88b15590a09d4c43"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03e1b4ea538d44a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57f39e11cfb844e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88b15590a09d4c43" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10395e07d3754153" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03e1b4ea538d44a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479349966</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,578 +149,227 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...9 lines deleted...]
-          <x:t>3,161</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,081</x:t>
-[...11 lines deleted...]
-          <x:t>3,119</x:t>
+          <x:t>3,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,199</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,251</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,161</x:t>
-[...37 lines deleted...]
-        <x:is>
           <x:t>3,227</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...207 lines deleted...]
-          <x:t>29.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,121</x:t>
-[...219 lines deleted...]
-        <x:is>
           <x:t>2,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,783</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,053</x:t>
         </x:is>
       </x:c>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,727</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>