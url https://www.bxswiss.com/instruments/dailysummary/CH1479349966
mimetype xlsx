--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R918fcfa2713c4c0b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fdf6ab66cbe47f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03e1b4ea538d44a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74fe342da1b44b22"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10395e07d3754153" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03e1b4ea538d44a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe786c0f88f64d9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74fe342da1b44b22" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479349966</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...53 lines deleted...]
-          <x:t>06.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,425</x:t>
-[...534 lines deleted...]
-          <x:t>3,603</x:t>
+          <x:t>3,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,877</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>3,727</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>