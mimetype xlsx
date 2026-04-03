--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8574fe56c97845e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56097ec2f3de4ea2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98caa7f71c474149"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf803901b5e244e30"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60e3203d642342a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98caa7f71c474149" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d9c4896ced049bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf803901b5e244e30" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479349958</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,301</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,549</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>