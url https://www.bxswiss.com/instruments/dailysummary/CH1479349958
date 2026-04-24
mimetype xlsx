--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56097ec2f3de4ea2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc703d7abe2341e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf803901b5e244e30"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra693a8395cf547f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d9c4896ced049bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf803901b5e244e30" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a94379def8f42f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra693a8395cf547f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479349958</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...85 lines deleted...]
-          <x:t>3,477</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,873</x:t>
-[...517 lines deleted...]
-          <x:t>2,549</x:t>
+          <x:t>3,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,387</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>