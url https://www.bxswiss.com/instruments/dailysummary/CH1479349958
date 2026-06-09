--- v6 (2026-04-24)
+++ v7 (2026-06-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc703d7abe2341e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd13e5bc02bf54f54" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra693a8395cf547f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6615154d36734ff1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a94379def8f42f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra693a8395cf547f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1eced70c4af44ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6615154d36734ff1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479349958</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...323 lines deleted...]
-          <x:t>10.04.2026</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,371</x:t>
-[...4 lines deleted...]
-          <x:t>3,055</x:t>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,131</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...148 lines deleted...]
-          <x:t>3,797</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,757</x:t>
-[...80 lines deleted...]
-          <x:t>3,387</x:t>
+          <x:t>3,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,169</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>