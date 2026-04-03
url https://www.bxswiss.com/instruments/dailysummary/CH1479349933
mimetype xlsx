--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R200d4f89147247da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c8de5948db84f03" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35af230b66de4cff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R513fe54191924bf7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67e4f75099694049" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35af230b66de4cff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b38bc560e184fde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R513fe54191924bf7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479349933</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,537</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>