--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c8de5948db84f03" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb90cafdd74a842c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R513fe54191924bf7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3234e887ff6f491a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b38bc560e184fde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R513fe54191924bf7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56395a33c08f4557" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3234e887ff6f491a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479349933</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...63 lines deleted...]
-          <x:t>3,961</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,885</x:t>
-[...237 lines deleted...]
-          <x:t>3,057</x:t>
+          <x:t>4,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,361</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>2,655</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,517</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>