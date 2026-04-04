--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb63ca37c28194ee4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb81016a9deb749f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1b2ac413b0b467c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R787d7522bba644be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b4f99d61331485c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1b2ac413b0b467c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra948b2c400d0431f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R787d7522bba644be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479349925</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,547</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,767</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>