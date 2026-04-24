--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb81016a9deb749f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b17fe682e5e45fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R787d7522bba644be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b0b345463dd4818"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra948b2c400d0431f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R787d7522bba644be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60581317bd814dd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b0b345463dd4818" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479349925</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,141</x:t>
-[...286 lines deleted...]
-          <x:t>18.03.2026</x:t>
+          <x:t>4,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,743</x:t>
-[...306 lines deleted...]
-          <x:t>2,767</x:t>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,651</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>