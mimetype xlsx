--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b17fe682e5e45fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R798bec5c8dd04379" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b0b345463dd4818"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11f3eb5db00c4f4f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60581317bd814dd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b0b345463dd4818" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rceb6299b4a8c4554" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11f3eb5db00c4f4f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479349925</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...301 lines deleted...]
-          <x:t>3,615</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,241</x:t>
-[...11 lines deleted...]
-          <x:t>10.04.2026</x:t>
+          <x:t>3,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,633</x:t>
-[...252 lines deleted...]
-          <x:t>3,651</x:t>
+          <x:t>3,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,251</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>