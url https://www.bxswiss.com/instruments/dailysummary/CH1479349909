--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b5a7702ff3341e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R334a824cf477422e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3452068bf9b04e7c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22ad5596733b4682"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95d370d1ceda48d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3452068bf9b04e7c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd27855f7ac364f05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22ad5596733b4682" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479349909</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,821</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,879</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>