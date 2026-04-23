--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R334a824cf477422e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9d78c86c8614f75" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22ad5596733b4682"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74857f533573482e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd27855f7ac364f05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22ad5596733b4682" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44a6b3b8fbbb4427" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74857f533573482e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479349909</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...161 lines deleted...]
-          <x:t>10.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,841</x:t>
-        </x:is>
-[...472 lines deleted...]
-          <x:t>2,879</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>