--- v7 (2026-04-23)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9d78c86c8614f75" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re49109628fa34676" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74857f533573482e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ec03e673eee4eb9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44a6b3b8fbbb4427" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74857f533573482e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1571f93e39d84d0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ec03e673eee4eb9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479349909</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...296 lines deleted...]
-          <x:t>09.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>3,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>3,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,367</x:t>
-[...16 lines deleted...]
-          <x:t>3,571</x:t>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,767</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...222 lines deleted...]
-          <x:t>3,841</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,387</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>