--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R594a07a9011146b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13d9233f3cf14c65" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81e3cb13d0914317"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbd6a498a5fb44e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf0058ff28954b06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81e3cb13d0914317" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a5e3ae1b02a4349" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbd6a498a5fb44e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479349891</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,961</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,993</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>