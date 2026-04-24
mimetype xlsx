--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13d9233f3cf14c65" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e75e69a81254101" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbd6a498a5fb44e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3f68f986cf7437a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a5e3ae1b02a4349" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbd6a498a5fb44e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0da0de3190e644fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3f68f986cf7437a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479349891</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...166 lines deleted...]
-          <x:t>3,971</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,771</x:t>
-[...463 lines deleted...]
-          <x:t>2,993</x:t>
+          <x:t>4,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,923</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>