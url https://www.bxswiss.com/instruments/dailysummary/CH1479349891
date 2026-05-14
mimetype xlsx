--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e75e69a81254101" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81f38234266e4f51" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3f68f986cf7437a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31fac12457284bce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0da0de3190e644fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3f68f986cf7437a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9892d66ed6a14367" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31fac12457284bce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479349891</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...296 lines deleted...]
-          <x:t>09.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,965</x:t>
-[...16 lines deleted...]
-          <x:t>10.04.2026</x:t>
+          <x:t>3,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,903</x:t>
-[...252 lines deleted...]
-          <x:t>3,923</x:t>
+          <x:t>3,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,519</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>