--- v0 (2026-01-11)
+++ v1 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R059471469773415b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63ac457c09dd486a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60ca9941dd054038"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0626d9a670634145"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34b99124f5f84f37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60ca9941dd054038" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8ce4766a1d04063" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0626d9a670634145" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479349883</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,484 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.12.2025</x:t>
-[...451 lines deleted...]
-          <x:t>6,296</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,111</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>