--- v1 (2026-04-03)
+++ v2 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63ac457c09dd486a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10717a16bdf1432f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0626d9a670634145"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8356ac7e37e4277"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8ce4766a1d04063" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0626d9a670634145" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08d4e79759d841b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8356ac7e37e4277" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479349883</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...80 lines deleted...]
-          <x:t>06.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,247</x:t>
-[...522 lines deleted...]
-          <x:t>3,111</x:t>
+          <x:t>3,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,061</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>