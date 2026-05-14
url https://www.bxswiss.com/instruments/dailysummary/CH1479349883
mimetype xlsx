--- v2 (2026-04-24)
+++ v3 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10717a16bdf1432f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc2c388d1b5a4a58" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8356ac7e37e4277"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67ae479a50c34a35"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08d4e79759d841b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8356ac7e37e4277" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82ed8cac2ebb4c68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67ae479a50c34a35" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479349883</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...284 lines deleted...]
-          <x:t>3,879</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,089</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,013</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...126 lines deleted...]
-          <x:t>16.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,049</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...146 lines deleted...]
-          <x:t>4,061</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,657</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>