--- v4 (2026-03-14)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re69752e5ee5048e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8ee4ce67ce04b1b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R429d3465a4fe408c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40033ec91c4f470a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60412513246e41a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R429d3465a4fe408c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R890e1ef8c83047b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40033ec91c4f470a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479349875</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...431 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,201</x:t>
-        </x:is>
-[...202 lines deleted...]
-          <x:t>3,719</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>