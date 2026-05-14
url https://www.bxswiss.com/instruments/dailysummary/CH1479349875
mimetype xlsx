--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8ee4ce67ce04b1b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18fce1ccf26244bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40033ec91c4f470a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd941d70cc69d4eff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R890e1ef8c83047b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40033ec91c4f470a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c6cc55a24594480" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd941d70cc69d4eff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479349875</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...284 lines deleted...]
-          <x:t>4,015</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,233</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.04.2026</x:t>
-[...188 lines deleted...]
-          <x:t>20.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,655</x:t>
-[...90 lines deleted...]
-          <x:t>4,201</x:t>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>