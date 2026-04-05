--- v5 (2026-03-14)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9729757bd0b142ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d0f15b28e9544a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd73ee611e51e4ba0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91bbb1b8507f4b48"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc4677080dee4a07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd73ee611e51e4ba0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51e18adeb4ad4e18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91bbb1b8507f4b48" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479349867</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,640 +149,208 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...414 lines deleted...]
-          <x:t>4,831</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,013</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...165 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,995</x:t>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,349</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>