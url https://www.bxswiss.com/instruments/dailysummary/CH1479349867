--- v6 (2026-04-05)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d0f15b28e9544a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reccde9f4bbb64c9b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91bbb1b8507f4b48"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0a28988be7e4649"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51e18adeb4ad4e18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91bbb1b8507f4b48" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31b169bb88d94d48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0a28988be7e4649" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479349867</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...166 lines deleted...]
-          <x:t>3,895</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,773</x:t>
-[...97 lines deleted...]
-          <x:t>4,263</x:t>
+          <x:t>4,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,401</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...303 lines deleted...]
-          <x:t>3,349</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,297</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>