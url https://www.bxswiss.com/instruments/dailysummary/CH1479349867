--- v7 (2026-04-26)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reccde9f4bbb64c9b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08efbf6343f64571" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0a28988be7e4649"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc02a2fd3b0a646f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31b169bb88d94d48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0a28988be7e4649" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R645061e8c1ca49ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc02a2fd3b0a646f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479349867</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...193 lines deleted...]
-          <x:t>3,409</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,087</x:t>
-[...43 lines deleted...]
-          <x:t>4,285</x:t>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,377</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...121 lines deleted...]
-          <x:t>16.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,337</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...173 lines deleted...]
-          <x:t>4,297</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,749</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>