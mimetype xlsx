--- v5 (2026-02-22)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e0b063d356f4bfc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R220ea28ccc6646e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6df02c5419414851"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb899609ea6874dd3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f732db9c64247f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6df02c5419414851" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8a4d3dafcc242f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb899609ea6874dd3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479349859</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>6,437</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,469</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>