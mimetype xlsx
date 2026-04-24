--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R220ea28ccc6646e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba0d8797f74848b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb899609ea6874dd3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc85978e0cdb49be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8a4d3dafcc242f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb899609ea6874dd3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5749ca2d66984f54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc85978e0cdb49be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479349859</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>05.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,031</x:t>
-[...549 lines deleted...]
-          <x:t>3,469</x:t>
+          <x:t>4,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,487</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>