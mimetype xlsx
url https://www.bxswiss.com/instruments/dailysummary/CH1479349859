--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba0d8797f74848b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15baa505283e45cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc85978e0cdb49be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e3d6e23508541e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5749ca2d66984f54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc85978e0cdb49be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc383232fa5a4626" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e3d6e23508541e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479349859</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...323 lines deleted...]
-          <x:t>10.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,459</x:t>
-[...70 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>4,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,439</x:t>
-[...16 lines deleted...]
-          <x:t>16.04.2026</x:t>
+          <x:t>4,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,483</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...146 lines deleted...]
-          <x:t>4,487</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,079</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>