--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6149bbaf95d74837" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rede1001959e74b0c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcdc5cff086704ab0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93e9d5407cf34a49"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36f96331d74f4ee6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcdc5cff086704ab0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d38ff57321841eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93e9d5407cf34a49" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479349842</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,693</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,593</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>