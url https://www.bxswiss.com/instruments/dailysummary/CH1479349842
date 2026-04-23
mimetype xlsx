--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rede1001959e74b0c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1eea6a101c3f4955" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93e9d5407cf34a49"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68bfc442063944bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d38ff57321841eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93e9d5407cf34a49" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5feaf8eae6504a07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68bfc442063944bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479349842</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...387 lines deleted...]
-          <x:t>3,755</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,905</x:t>
-[...11 lines deleted...]
-          <x:t>2,415</x:t>
+          <x:t>3,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,411</x:t>
-[...220 lines deleted...]
-          <x:t>3,593</x:t>
+          <x:t>3,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,691</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>