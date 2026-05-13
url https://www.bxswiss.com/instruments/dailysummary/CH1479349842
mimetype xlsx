--- v7 (2026-04-23)
+++ v8 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1eea6a101c3f4955" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4ec18ca41fb4250" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68bfc442063944bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re132c8db9c3a4a5b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5feaf8eae6504a07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68bfc442063944bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53a654c14cdc438c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re132c8db9c3a4a5b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479349842</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...269 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,921</x:t>
-[...279 lines deleted...]
-          <x:t>4,691</x:t>
+          <x:t>4,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,223</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>