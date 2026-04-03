--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R975857d6a25c4910" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba54d645924c49f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6f6b2b0f58a4e5f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad948a88e4b0442c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a9ecc1c78124596" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6f6b2b0f58a4e5f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R127dc7108ecd40e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad948a88e4b0442c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479349834</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,595</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,719</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>