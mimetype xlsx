--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba54d645924c49f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3d0be53e4a7493c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad948a88e4b0442c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e3a946daba7404b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R127dc7108ecd40e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad948a88e4b0442c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a85997e460d4d51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e3a946daba7404b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479349834</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...107 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,221</x:t>
-[...31 lines deleted...]
-          <x:t>4,555</x:t>
+          <x:t>3,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,777</x:t>
-        </x:is>
-[...457 lines deleted...]
-          <x:t>3,719</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>