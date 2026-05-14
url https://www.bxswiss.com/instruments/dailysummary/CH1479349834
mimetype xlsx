--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3d0be53e4a7493c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R384632cb975b4382" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e3a946daba7404b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4a8624874e04568"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a85997e460d4d51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e3a946daba7404b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91b8a66ba0294e07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4a8624874e04568" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479349834</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...279 lines deleted...]
-          <x:t>5,061</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,795</x:t>
-[...118 lines deleted...]
-        <x:is>
           <x:t>4,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,731</x:t>
-[...53 lines deleted...]
-          <x:t>5,701</x:t>
+          <x:t>4,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,739</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...109 lines deleted...]
-          <x:t>4,777</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,371</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>