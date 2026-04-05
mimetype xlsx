--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R419d792539a047f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc37633f9aefe421e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffe6ddb2417f4e11"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bb55dbf22164742"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91c4eb63e4d74ee2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffe6ddb2417f4e11" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48509bad03594d8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bb55dbf22164742" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on ABB</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479348034</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...355 lines deleted...]
-          <x:t>0,086</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,083</x:t>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,104</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...47 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,106</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,160</x:t>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,126</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>0,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,096</x:t>
-[...85 lines deleted...]
-          <x:t>0,122</x:t>
+          <x:t>0,110</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>