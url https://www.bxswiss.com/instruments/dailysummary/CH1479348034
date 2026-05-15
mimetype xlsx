--- v6 (2026-04-05)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc37633f9aefe421e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2b8572e8aff43a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bb55dbf22164742"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb62812909e04be0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48509bad03594d8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bb55dbf22164742" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f426fac88654b5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb62812909e04be0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on ABB</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479348034</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>0,110</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>