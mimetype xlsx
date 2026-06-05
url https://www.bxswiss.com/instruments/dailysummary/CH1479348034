--- v7 (2026-05-15)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2b8572e8aff43a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4d52d4da00e46cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb62812909e04be0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb05f193e7494f11"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f426fac88654b5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb62812909e04be0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re55e718a42ce4dac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb05f193e7494f11" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on ABB</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479348034</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...188 lines deleted...]
-          <x:t>22.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,037</x:t>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,034</x:t>
-[...178 lines deleted...]
-          <x:t>0,031</x:t>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,030</x:t>
-[...33 lines deleted...]
-          <x:t>06.05.2026</x:t>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,020</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...136 lines deleted...]
-          <x:t>0,023</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>