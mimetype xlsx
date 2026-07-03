--- v8 (2026-06-05)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4d52d4da00e46cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48e1933b88344f3f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb05f193e7494f11"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffd7fd9325de4358"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re55e718a42ce4dac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb05f193e7494f11" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R425de841bdda44ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffd7fd9325de4358" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on ABB</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479348034</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...63 lines deleted...]
-          <x:t>0,027</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,022</x:t>
-[...286 lines deleted...]
-          <x:t>0,023</x:t>
+          <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,019</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>0,016</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,020</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...148 lines deleted...]
-          <x:t>0,015</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,012</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>0,014</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>