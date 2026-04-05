--- v4 (2026-01-11)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f51d54bb39d4bdc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08f4ea04108b41cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20631e9c7e0044da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5691c070909045f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1211239000524679" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20631e9c7e0044da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66fffed6ab984cf3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5691c070909045f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Apple</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476820035</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,484 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.12.2025</x:t>
-[...166 lines deleted...]
-          <x:t>0,108</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,103</x:t>
-[...200 lines deleted...]
-          <x:t>07.01.2026</x:t>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,118</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,112</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,118</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>08.01.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,126</x:t>
-        </x:is>
-[...35 lines deleted...]
-          <x:t>0,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,128</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>