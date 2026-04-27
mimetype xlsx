--- v5 (2026-04-05)
+++ v6 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08f4ea04108b41cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc29c7cbee994030" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5691c070909045f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2af48bc8dd1042bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66fffed6ab984cf3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5691c070909045f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e7ff384572847a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2af48bc8dd1042bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Apple</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476820035</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,124</x:t>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,112</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,112</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>0,128</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>