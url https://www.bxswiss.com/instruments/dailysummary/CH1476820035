--- v6 (2026-04-27)
+++ v7 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc29c7cbee994030" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9dde84aff0fc42cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2af48bc8dd1042bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33de0a9015344158"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e7ff384572847a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2af48bc8dd1042bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43351e0a8afb4c6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33de0a9015344158" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Apple</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476820035</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...532 lines deleted...]
-          <x:t>0,064</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>