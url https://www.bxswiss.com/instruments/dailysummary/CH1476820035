--- v7 (2026-06-06)
+++ v8 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9dde84aff0fc42cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R838e57a5ceaf4e9b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33de0a9015344158"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd485c326974a42d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43351e0a8afb4c6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33de0a9015344158" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3eafa4a964ae40ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd485c326974a42d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Apple</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476820035</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...63 lines deleted...]
-          <x:t>0,036</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,032</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...150 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,024</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>0,025</x:t>
-        </x:is>
-[...354 lines deleted...]
-          <x:t>0,012</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>