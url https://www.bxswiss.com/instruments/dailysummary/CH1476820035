--- v8 (2026-06-27)
+++ v9 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R838e57a5ceaf4e9b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28985e68815f4278" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd485c326974a42d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c30277b71f34737"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3eafa4a964ae40ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd485c326974a42d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71245c1ef9284737" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c30277b71f34737" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Apple</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476820035</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,014</x:t>
-[...11 lines deleted...]
-          <x:t>27.05.2026</x:t>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,014</x:t>
-[...11 lines deleted...]
-          <x:t>28.05.2026</x:t>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,014</x:t>
+          <x:t>0,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>29.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>0,015</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,014</x:t>
-[...21 lines deleted...]
-          <x:t>0,013</x:t>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,012</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...397 lines deleted...]
-          <x:t>0,025</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>