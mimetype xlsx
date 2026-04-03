--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfbbb01742924cde" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b2f1ea4a92a428c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ccaef15e99449e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf47ee351daa4ddf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a4261d970cb4490" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ccaef15e99449e9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12249fb43979421d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf47ee351daa4ddf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Bachem</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476818294</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...117 lines deleted...]
-          <x:t>0,370</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,330</x:t>
-[...16 lines deleted...]
-          <x:t>0,335</x:t>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,325</x:t>
-[...485 lines deleted...]
-          <x:t>0,159</x:t>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>