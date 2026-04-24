--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b2f1ea4a92a428c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R260c7fc374c24b3b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf47ee351daa4ddf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70e376dc640e4db5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12249fb43979421d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf47ee351daa4ddf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R960ed41eec384067" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70e376dc640e4db5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Bachem</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476818294</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,142</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,185</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>0,158</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,135</x:t>
-[...215 lines deleted...]
-          <x:t>0,119</x:t>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,167</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>0,196</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,153</x:t>
-[...80 lines deleted...]
-          <x:t>0,169</x:t>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,211</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...111 lines deleted...]
-          <x:t>01.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,290</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...38 lines deleted...]
-          <x:t>0,290</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>