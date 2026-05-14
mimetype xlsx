--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R260c7fc374c24b3b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd06cf4188f646e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70e376dc640e4db5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R818a507205034666"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R960ed41eec384067" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70e376dc640e4db5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74f0483c3f844799" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R818a507205034666" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Bachem</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476818294</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...166 lines deleted...]
-          <x:t>0,188</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,167</x:t>
-[...16 lines deleted...]
-          <x:t>0,290</x:t>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,265</x:t>
-[...16 lines deleted...]
-          <x:t>0,258</x:t>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,243</x:t>
-[...43 lines deleted...]
-          <x:t>0,217</x:t>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,189</x:t>
-[...134 lines deleted...]
-          <x:t>0,570</x:t>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,575</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>0,270</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>