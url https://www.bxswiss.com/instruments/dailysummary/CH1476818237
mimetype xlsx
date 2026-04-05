--- v4 (2026-03-14)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R823c8ef1ec984bcc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92113e95b06e44b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R693da2bdf157476d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5caa8b87a004553"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf290c517857c42d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R693da2bdf157476d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9be8de12da8c4841" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5caa8b87a004553" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476818237</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,626</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,568</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>