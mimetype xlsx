--- v5 (2026-04-05)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92113e95b06e44b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d43acedd32249dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5caa8b87a004553"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8dd7869f3be486b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9be8de12da8c4841" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5caa8b87a004553" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R314175e40cad47d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8dd7869f3be486b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476818237</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...220 lines deleted...]
-          <x:t>2,460</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,114</x:t>
-[...134 lines deleted...]
-          <x:t>2,174</x:t>
+          <x:t>2,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,720</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...177 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,462</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>