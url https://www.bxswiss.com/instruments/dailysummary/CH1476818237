--- v6 (2026-04-25)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d43acedd32249dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R577e209497f1484b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8dd7869f3be486b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re76efb82d7e1458b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R314175e40cad47d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8dd7869f3be486b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra862f0c4f3074947" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re76efb82d7e1458b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476818237</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,930</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>