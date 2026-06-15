--- v7 (2026-05-16)
+++ v8 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R577e209497f1484b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9ca2806cf214f57" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re76efb82d7e1458b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd08148162b4244f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra862f0c4f3074947" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re76efb82d7e1458b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R079a79898ed54893" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd08148162b4244f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476818237</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...485 lines deleted...]
-          <x:t>11.05.2026</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,240</x:t>
-[...43 lines deleted...]
-          <x:t>13.05.2026</x:t>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,232</x:t>
-[...4 lines deleted...]
-          <x:t>0,196</x:t>
+          <x:t>0,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,202</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...46 lines deleted...]
-          <x:t>0,186</x:t>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>