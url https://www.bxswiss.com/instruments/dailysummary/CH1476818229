--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4461aca2e9254b43" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R084df2c3c6a54b8c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2ddd2cb2bc74555"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6fb1039f267a4a9a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfce67e4c761a405a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2ddd2cb2bc74555" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc13847d8a3d74e65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6fb1039f267a4a9a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476818229</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,778</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,204</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>