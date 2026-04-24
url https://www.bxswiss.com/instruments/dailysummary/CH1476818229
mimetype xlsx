--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R084df2c3c6a54b8c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bc5eefae90a4312" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6fb1039f267a4a9a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R154f6f7011664020"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc13847d8a3d74e65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6fb1039f267a4a9a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6661b69e67e04c24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R154f6f7011664020" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476818229</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...225 lines deleted...]
-          <x:t>2,318</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,224</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>2,366</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,194</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>