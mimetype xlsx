--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bc5eefae90a4312" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86d265fd0c944155" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R154f6f7011664020"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd9fdb1a506242a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6661b69e67e04c24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R154f6f7011664020" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97d41bc1724142d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd9fdb1a506242a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476818229</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,100</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>