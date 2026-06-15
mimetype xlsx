--- v7 (2026-05-14)
+++ v8 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86d265fd0c944155" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0bdb8a435c94a6e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd9fdb1a506242a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafef03e586e64106"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97d41bc1724142d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd9fdb1a506242a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb28cc1165fa40b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafef03e586e64106" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476818229</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...581 lines deleted...]
-          <x:t>0,158</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>