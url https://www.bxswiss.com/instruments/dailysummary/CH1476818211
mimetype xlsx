--- v2 (2026-02-21)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bd076dd9dfd48ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc428d0a13854eb2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ac3e9f5f0014557"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3132e393b8ff41ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9c337d9d376417e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ac3e9f5f0014557" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74f1a57fc96f4f9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3132e393b8ff41ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476818211</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>1,261</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,892</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>