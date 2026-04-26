--- v3 (2026-04-03)
+++ v4 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc428d0a13854eb2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd127c03152ba42d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3132e393b8ff41ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78e488dbfb7042bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74f1a57fc96f4f9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3132e393b8ff41ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73f2cf213c594df2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78e488dbfb7042bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476818211</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...365 lines deleted...]
-          <x:t>1,922</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,014</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...231 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,804</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>