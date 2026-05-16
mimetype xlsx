--- v4 (2026-04-26)
+++ v5 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd127c03152ba42d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6588a7784684617" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78e488dbfb7042bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1862a285b7cc4ffd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73f2cf213c594df2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78e488dbfb7042bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64a18cdc85aa495f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1862a285b7cc4ffd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476818211</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,636</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>