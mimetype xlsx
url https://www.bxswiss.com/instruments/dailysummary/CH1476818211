--- v5 (2026-05-16)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6588a7784684617" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbd3fc2db4bb4afb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1862a285b7cc4ffd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53b4b8f2656b4ce9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64a18cdc85aa495f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1862a285b7cc4ffd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7777d0e5599c452e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53b4b8f2656b4ce9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476818211</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,285</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>