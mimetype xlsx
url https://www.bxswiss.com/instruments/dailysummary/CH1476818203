--- v6 (2026-03-14)
+++ v7 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00a8a3201e514888" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racd93aa2e3a1425a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93b6c2cffb904a3f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9cf268136cd8463b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6577c327ecd94cf7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93b6c2cffb904a3f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R477ce73460a6495e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9cf268136cd8463b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476818203</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,380</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,626</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>