--- v7 (2026-04-04)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racd93aa2e3a1425a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd93f24306df34a98" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9cf268136cd8463b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3a35bcc225b440d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R477ce73460a6495e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9cf268136cd8463b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1907f53cfb604e60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3a35bcc225b440d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476818203</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,296</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,292</x:t>
-[...232 lines deleted...]
-          <x:t>1,648</x:t>
+          <x:t>1,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,678</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...357 lines deleted...]
-          <x:t>1,626</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>