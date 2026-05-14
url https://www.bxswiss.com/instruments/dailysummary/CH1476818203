--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd93f24306df34a98" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R613a16cf91b04c99" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3a35bcc225b440d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91c585c5336d4a11"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1907f53cfb604e60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3a35bcc225b440d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ebe399a6a0b419c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91c585c5336d4a11" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476818203</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,766</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>