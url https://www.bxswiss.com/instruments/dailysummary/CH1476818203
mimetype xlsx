--- v9 (2026-05-14)
+++ v10 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R613a16cf91b04c99" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc62ad657b3024aca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91c585c5336d4a11"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R638594d041fc4b03"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ebe399a6a0b419c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91c585c5336d4a11" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0a9a1e1db684586" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R638594d041fc4b03" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476818203</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,234</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>