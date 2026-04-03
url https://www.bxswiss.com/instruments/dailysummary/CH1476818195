--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc80d6a1f2c7d499e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04745e5a815042d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c1780bea5a34d7f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1deab1b322c94f8f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R413c19809ab3432d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c1780bea5a34d7f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e32f5f55d1349a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1deab1b322c94f8f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476818195</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...377 lines deleted...]
-          <x:t>02.03.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,252</x:t>
-[...210 lines deleted...]
-          <x:t>1,248</x:t>
+          <x:t>1,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,204</x:t>
-[...11 lines deleted...]
-          <x:t>13.03.2026</x:t>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,590</x:t>
-[...9 lines deleted...]
-          <x:t>1,506</x:t>
+          <x:t>1,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,396</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>