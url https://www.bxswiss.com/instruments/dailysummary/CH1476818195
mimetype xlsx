--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04745e5a815042d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5af23208b1f4ba0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1deab1b322c94f8f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b72e545a07e435d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e32f5f55d1349a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1deab1b322c94f8f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14dbd33d8c614cba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b72e545a07e435d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476818195</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...193 lines deleted...]
-          <x:t>1,248</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,442</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...411 lines deleted...]
-          <x:t>1,396</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>