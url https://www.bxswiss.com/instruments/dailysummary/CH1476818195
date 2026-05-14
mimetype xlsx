--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5af23208b1f4ba0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f0498084a9f419c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b72e545a07e435d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebafa82e41b04ace"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14dbd33d8c614cba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b72e545a07e435d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac1145664b2b4e5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebafa82e41b04ace" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476818195</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,409 +149,58 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...311 lines deleted...]
-          <x:t>0,752</x:t>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,764</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...37 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,642</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,516</x:t>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>