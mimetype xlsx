--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f0498084a9f419c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra733879e0bb4480d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebafa82e41b04ace"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bb5268845594027"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac1145664b2b4e5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebafa82e41b04ace" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e93bd0f420145d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bb5268845594027" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476818195</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,194</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>