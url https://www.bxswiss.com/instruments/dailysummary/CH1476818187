--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re02e528e46b34d65" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad6a5f0bb93b4aeb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7af5c589f4804db4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R854b6566d49c4175"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d20012451744987" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7af5c589f4804db4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1ac49193de84821" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R854b6566d49c4175" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476818187</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,078</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,196</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>