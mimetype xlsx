--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad6a5f0bb93b4aeb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc665605344743c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R854b6566d49c4175"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21c67fe0b03d44f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1ac49193de84821" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R854b6566d49c4175" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R470e20c0cbf04745" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21c67fe0b03d44f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476818187</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...95 lines deleted...]
-          <x:t>0,904</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,118</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...327 lines deleted...]
-          <x:t>25.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,236</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...173 lines deleted...]
-          <x:t>1,196</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>