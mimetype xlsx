--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc665605344743c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d69b054e7294017" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21c67fe0b03d44f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37d7241a48eb489f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R470e20c0cbf04745" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21c67fe0b03d44f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e8f29a80d5a48c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37d7241a48eb489f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476818187</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,538</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>