--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d69b054e7294017" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c08a35987144fc9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37d7241a48eb489f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6be13e15542d47a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e8f29a80d5a48c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37d7241a48eb489f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb531168969a4f9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6be13e15542d47a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476818187</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,162</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>