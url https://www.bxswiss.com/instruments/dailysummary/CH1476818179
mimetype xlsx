--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1beaed2410194334" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d795f4c36b84309" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf52296f37734c90"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe8c619c7caa4422"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c6634d706294fe3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf52296f37734c90" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R557de7afede544c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe8c619c7caa4422" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476818179</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,956</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,022</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>