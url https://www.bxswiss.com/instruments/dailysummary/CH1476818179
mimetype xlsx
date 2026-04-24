--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d795f4c36b84309" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R368f475188584d88" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe8c619c7caa4422"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re28d756367a54841"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R557de7afede544c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe8c619c7caa4422" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b67f3c7476f4cca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re28d756367a54841" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476818179</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,181 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...269 lines deleted...]
-          <x:t>17.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,020</x:t>
-[...48 lines deleted...]
-          <x:t>1,178</x:t>
+          <x:t>1,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,126</x:t>
-[...42 lines deleted...]
-        <x:is>
           <x:t>1,596</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...121 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,626</x:t>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>