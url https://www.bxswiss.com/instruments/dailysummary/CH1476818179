--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R368f475188584d88" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb95b9758d0834c69" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re28d756367a54841"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb45b2ca8c9e94897"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b67f3c7476f4cca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re28d756367a54841" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea3ed680790e42b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb45b2ca8c9e94897" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476818179</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,450</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>