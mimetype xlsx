--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb95b9758d0834c69" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc73639cc891b4587" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb45b2ca8c9e94897"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7da101b55ecc4cf8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea3ed680790e42b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb45b2ca8c9e94897" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0b51a25881d489b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7da101b55ecc4cf8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476818179</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,138</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>