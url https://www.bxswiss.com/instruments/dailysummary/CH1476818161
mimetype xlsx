--- v4 (2026-03-14)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1422054bab614f12" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54eed31a0fd1464e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb235301ad0c24cb7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R026cc925bc414e07"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra71b99c1446746a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb235301ad0c24cb7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51ca1847536e4e96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R026cc925bc414e07" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476818161</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...355 lines deleted...]
-          <x:t>0,606</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,712</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,834</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,660</x:t>
-[...247 lines deleted...]
-          <x:t>1,026</x:t>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>