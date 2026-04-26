--- v5 (2026-04-05)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54eed31a0fd1464e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdc3273a20b340cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R026cc925bc414e07"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f5438244c2945b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51ca1847536e4e96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R026cc925bc414e07" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9f709aa41524051" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f5438244c2945b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476818161</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,578 +149,173 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...95 lines deleted...]
-          <x:t>0,924</x:t>
+          <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,934</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...202 lines deleted...]
-          <x:t>1,164</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,022</x:t>
-[...33 lines deleted...]
-          <x:t>23.03.2026</x:t>
+          <x:t>1,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,402</x:t>
-[...165 lines deleted...]
-        <x:is>
           <x:t>1,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,226</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,950</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>