--- v6 (2026-04-26)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdc3273a20b340cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d6e6861145f46f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f5438244c2945b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc94805d4717f4950"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9f709aa41524051" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f5438244c2945b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c6a490ffd14476c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc94805d4717f4950" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476818161</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,264</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>