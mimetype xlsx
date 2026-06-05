--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d6e6861145f46f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3996c0dbe4084ea9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc94805d4717f4950"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd948662d9acf4311"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c6a490ffd14476c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc94805d4717f4950" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3717ac9e721d48db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd948662d9acf4311" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476818161</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,118</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>