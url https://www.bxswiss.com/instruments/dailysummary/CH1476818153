--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5f7e19ff55745b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd838b38e7254259" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88eb131f2baf4eea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc52df38911343f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R135169846bea44fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88eb131f2baf4eea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb692071572a4486" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc52df38911343f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476818153</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...328 lines deleted...]
-          <x:t>0,498</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,474</x:t>
-[...38 lines deleted...]
-          <x:t>02.03.2026</x:t>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,774</x:t>
-[...26 lines deleted...]
-          <x:t>0,898</x:t>
+          <x:t>0,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,752</x:t>
-[...10 lines deleted...]
-        <x:is>
           <x:t>0,708</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...200 lines deleted...]
-          <x:t>0,904</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>