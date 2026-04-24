--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd838b38e7254259" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8a38b65e0314d2e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc52df38911343f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb952eb6602484334"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb692071572a4486" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc52df38911343f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2be01a23f494468d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb952eb6602484334" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476818153</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,774</x:t>
-[...4 lines deleted...]
-          <x:t>0,584</x:t>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,618</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...275 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,766</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...335 lines deleted...]
-          <x:t>0,742</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>