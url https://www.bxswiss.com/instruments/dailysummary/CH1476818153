--- v8 (2026-04-24)
+++ v9 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8a38b65e0314d2e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bc159d34946487b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb952eb6602484334"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd92ff77a4e4846df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2be01a23f494468d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb952eb6602484334" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31fe458264104ebf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd92ff77a4e4846df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476818153</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,320</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>