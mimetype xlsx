--- v9 (2026-05-15)
+++ v10 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bc159d34946487b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63c9123c71ae444d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd92ff77a4e4846df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ce9935df68c47f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31fe458264104ebf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd92ff77a4e4846df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d0d6898f35448f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ce9935df68c47f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476818153</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...468 lines deleted...]
-          <x:t>0,071</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,066</x:t>
-[...43 lines deleted...]
-          <x:t>0,067</x:t>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,059</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...42 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>