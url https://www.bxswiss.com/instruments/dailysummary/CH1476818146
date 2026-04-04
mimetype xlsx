--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fbac2f091da488b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R293bee947ffe4b53" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3efa4daa9ae4910"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e8bad51994e4cf1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R187f8042a65a402f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3efa4daa9ae4910" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19d60db036664546" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e8bad51994e4cf1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476818146</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...382 lines deleted...]
-          <x:t>0,658</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,518</x:t>
-[...107 lines deleted...]
-          <x:t>0,556</x:t>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,690</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>0,798</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>