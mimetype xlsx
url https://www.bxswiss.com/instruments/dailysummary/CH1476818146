--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R293bee947ffe4b53" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcde42a368c404ad7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e8bad51994e4cf1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e8fa007401e4253"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19d60db036664546" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e8bad51994e4cf1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00cef6cfdfe24874" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e8fa007401e4253" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476818146</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...95 lines deleted...]
-          <x:t>0,556</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,690</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...246 lines deleted...]
-          <x:t>20.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,854</x:t>
-[...252 lines deleted...]
-          <x:t>0,632</x:t>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>