--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcde42a368c404ad7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fe261a6fc794f11" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e8fa007401e4253"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7895c2c28bb64382"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00cef6cfdfe24874" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e8fa007401e4253" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3d71bf1d4884d01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7895c2c28bb64382" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476818146</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,272</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>