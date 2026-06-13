--- v8 (2026-05-14)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fe261a6fc794f11" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd002f6630a454660" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7895c2c28bb64382"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1031f0d9a4fd47a1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3d71bf1d4884d01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7895c2c28bb64382" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6e4b90afff8428b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1031f0d9a4fd47a1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476818146</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...468 lines deleted...]
-          <x:t>0,063</x:t>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,059</x:t>
-[...6 lines deleted...]
-          <x:t>08.05.2026</x:t>
+          <x:t>0,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,059</x:t>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,054</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>0,048</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>