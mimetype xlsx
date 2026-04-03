--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51b218dbf6594f57" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f282e00e1404cb3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf715b0174720417d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc587dc49a74a4a78"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfafa95f7773d445e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf715b0174720417d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1929c1bea2c423c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc587dc49a74a4a78" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476818138</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...328 lines deleted...]
-          <x:t>0,394</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,376</x:t>
-[...16 lines deleted...]
-          <x:t>0,422</x:t>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,414</x:t>
-[...274 lines deleted...]
-          <x:t>0,704</x:t>
+          <x:t>0,540</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>