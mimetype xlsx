--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f282e00e1404cb3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5982140cc8f34c63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc587dc49a74a4a78"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Recbfa15d124b440a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1929c1bea2c423c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc587dc49a74a4a78" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb54cf0a57bf429b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Recbfa15d124b440a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476818138</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...117 lines deleted...]
-          <x:t>0,936</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,648</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...77 lines deleted...]
-          <x:t>0,564</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,640</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...175 lines deleted...]
-          <x:t>0,944</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,520</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...192 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>