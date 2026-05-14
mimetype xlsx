--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5982140cc8f34c63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra33675d321804b94" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Recbfa15d124b440a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R714bae8b19ee4bd3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb54cf0a57bf429b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Recbfa15d124b440a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recbba63031e64fed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R714bae8b19ee4bd3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476818138</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,416 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...269 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,342</x:t>
-[...84 lines deleted...]
-        <x:is>
           <x:t>0,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,234</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,194</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>