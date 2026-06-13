--- v6 (2026-05-14)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra33675d321804b94" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33a04cad4726474d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R714bae8b19ee4bd3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09468db6e7a34248"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recbba63031e64fed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R714bae8b19ee4bd3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R729f043f8d804138" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09468db6e7a34248" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476818138</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...468 lines deleted...]
-          <x:t>0,056</x:t>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,052</x:t>
-[...21 lines deleted...]
-          <x:t>0,046</x:t>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,048</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>0,043</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>