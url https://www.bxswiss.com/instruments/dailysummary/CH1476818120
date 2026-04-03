--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R708e47e37aba4af9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b1b03163a084d2c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bf57822eada4bd7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R571773a5e06c44a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c4d8cd6ab37417a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bf57822eada4bd7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5d9ccf9edea460a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R571773a5e06c44a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476818120</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,434</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>