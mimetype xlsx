--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b1b03163a084d2c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7066190b40504ce7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R571773a5e06c44a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2fe40756fc54d2b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5d9ccf9edea460a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R571773a5e06c44a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46ea54dffcdb4246" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2fe40756fc54d2b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476818120</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...107 lines deleted...]
-          <x:t>06.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,440</x:t>
-[...75 lines deleted...]
-          <x:t>0,550</x:t>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,478</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...433 lines deleted...]
-          <x:t>0,464</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>