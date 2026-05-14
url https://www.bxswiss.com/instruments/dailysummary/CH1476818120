--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7066190b40504ce7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb244f135da904893" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2fe40756fc54d2b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R167469cedbb644dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46ea54dffcdb4246" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2fe40756fc54d2b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra31d5cc7aa594a13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R167469cedbb644dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476818120</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,416 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...269 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,298</x:t>
-[...84 lines deleted...]
-        <x:is>
           <x:t>0,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,202</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,170</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>