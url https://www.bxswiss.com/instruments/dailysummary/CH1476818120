--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb244f135da904893" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ff717b6857643e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R167469cedbb644dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9857e9fff7414576"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra31d5cc7aa594a13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R167469cedbb644dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra90b2f07bc02423c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9857e9fff7414576" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476818120</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...333 lines deleted...]
-          <x:t>0,087</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,084</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>0,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,069</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,067</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>