--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32c9074d40bf4d1c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1976cee4a8734909" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e460ece658d4b3c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb419c13c71b45fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R613fcb1c18e944c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e460ece658d4b3c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R359d8a4ff8474b54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb419c13c71b45fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476818112</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...328 lines deleted...]
-          <x:t>0,316</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,302</x:t>
-[...42 lines deleted...]
-        <x:is>
           <x:t>0,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,366</x:t>
-[...247 lines deleted...]
-          <x:t>0,554</x:t>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>