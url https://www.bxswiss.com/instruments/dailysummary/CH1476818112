--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1976cee4a8734909" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9299dec8ae9642c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb419c13c71b45fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4000dbed623e4238"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R359d8a4ff8474b54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb419c13c71b45fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R559aef4474884fd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4000dbed623e4238" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476818112</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,466</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,366</x:t>
-[...65 lines deleted...]
-          <x:t>05.03.2026</x:t>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,424</x:t>
-[...381 lines deleted...]
-        <x:is>
           <x:t>0,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,476</x:t>
-[...161 lines deleted...]
-          <x:t>0,400</x:t>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>