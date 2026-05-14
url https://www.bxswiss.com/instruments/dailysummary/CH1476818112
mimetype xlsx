--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9299dec8ae9642c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d27218c168a4182" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4000dbed623e4238"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b72e496b7104b49"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R559aef4474884fd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4000dbed623e4238" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3602315ed7e2411e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b72e496b7104b49" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476818112</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,416 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...269 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,258</x:t>
-[...84 lines deleted...]
-        <x:is>
           <x:t>0,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,176</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,150</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>