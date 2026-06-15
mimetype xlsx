--- v6 (2026-05-14)
+++ v7 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d27218c168a4182" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d04d7deff574098" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b72e496b7104b49"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95490406859646b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3602315ed7e2411e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b72e496b7104b49" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95237b00a65c4d0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95490406859646b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476818112</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...522 lines deleted...]
-          <x:t>0,043</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,038</x:t>
-[...53 lines deleted...]
-          <x:t>0,035</x:t>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>