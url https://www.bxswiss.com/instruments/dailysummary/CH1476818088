--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a9664b77fcd4b2f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R576d0bfa73e54f59" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56f99fb4d8f149fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c312a3d25db4fbf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2940f21bd1bc48af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56f99fb4d8f149fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re16cd182e12f4cf5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c312a3d25db4fbf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476818088</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,242</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,228</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>0,268</x:t>
-        </x:is>
-[...246 lines deleted...]
-          <x:t>0,394</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>