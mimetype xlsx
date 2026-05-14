--- v6 (2026-04-04)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R576d0bfa73e54f59" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3901b9b9f8c6494a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c312a3d25db4fbf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bee19710db64a80"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re16cd182e12f4cf5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c312a3d25db4fbf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8aaeab4413e54f28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bee19710db64a80" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476818088</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...613 lines deleted...]
-          <x:t>0,268</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>