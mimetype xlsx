--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f2cb0ec037e4ab5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b4bb264c11542bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7563f8be96374996"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2bf6333c93c4f7c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc275cfc57a4140c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7563f8be96374996" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14334d4fd9364802" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2bf6333c93c4f7c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476817999</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,112</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>