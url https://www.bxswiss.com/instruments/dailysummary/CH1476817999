--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b4bb264c11542bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cc4b11aa37947ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2bf6333c93c4f7c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R865ba5048a8d492c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14334d4fd9364802" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2bf6333c93c4f7c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f8b978263804000" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R865ba5048a8d492c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476817999</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,103</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,097</x:t>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,112</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>0,094</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,091</x:t>
-[...571 lines deleted...]
-          <x:t>0,025</x:t>
+          <x:t>0,124</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>