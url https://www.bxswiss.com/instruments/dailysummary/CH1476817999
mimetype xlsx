--- v6 (2026-04-23)
+++ v7 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cc4b11aa37947ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc093346c03944e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R865ba5048a8d492c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb0f898a5e5f4038"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f8b978263804000" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R865ba5048a8d492c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35dfbd4bf7de494d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb0f898a5e5f4038" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476817999</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...463 lines deleted...]
-          <x:t>0,092</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,092</x:t>
-[...85 lines deleted...]
-          <x:t>0,124</x:t>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>