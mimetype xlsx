--- v7 (2026-06-02)
+++ v8 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc093346c03944e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbe03836223e41df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb0f898a5e5f4038"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2176ddd331d944f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35dfbd4bf7de494d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb0f898a5e5f4038" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1092809f54e74ef8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2176ddd331d944f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476817999</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,150</x:t>
-[...522 lines deleted...]
-          <x:t>0,427</x:t>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>