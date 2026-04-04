--- v4 (2026-02-21)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca3ea9f7a7304814" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R522932dab6c9449f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a82236c05aa41d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14650eb276514fae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a92bcf24d8f4cef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a82236c05aa41d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c4c5ea9c7e343a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14650eb276514fae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476817973</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>0,244</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>