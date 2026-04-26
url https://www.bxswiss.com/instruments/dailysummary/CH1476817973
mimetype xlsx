--- v5 (2026-04-04)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R522932dab6c9449f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46f6ce535fe04f23" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14650eb276514fae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72c8cdc8bc034863"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c4c5ea9c7e343a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14650eb276514fae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17310e68c8d14ba7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72c8cdc8bc034863" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476817973</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,130</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,144</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>06.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,160</x:t>
-[...522 lines deleted...]
-          <x:t>0,032</x:t>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>