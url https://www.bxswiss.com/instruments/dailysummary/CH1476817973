--- v6 (2026-04-26)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46f6ce535fe04f23" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4d6be5260a246c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72c8cdc8bc034863"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea9b7ce4ac2743f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17310e68c8d14ba7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72c8cdc8bc034863" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbef5136a05fe4443" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea9b7ce4ac2743f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476817973</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,080</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>