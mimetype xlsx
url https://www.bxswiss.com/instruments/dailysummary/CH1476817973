--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4d6be5260a246c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe0814793ee545f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea9b7ce4ac2743f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcaabb01a75bf402c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbef5136a05fe4443" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea9b7ce4ac2743f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rffa4ab896d574913" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcaabb01a75bf402c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476817973</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...122 lines deleted...]
-          <x:t>0,204</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,230</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...89 lines deleted...]
-          <x:t>0,194</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,188</x:t>
-[...165 lines deleted...]
-        <x:is>
           <x:t>0,297</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,327</x:t>
         </x:is>
       </x:c>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>