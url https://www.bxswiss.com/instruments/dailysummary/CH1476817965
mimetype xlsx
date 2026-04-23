--- v5 (2026-03-14)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb62d05ab0b4b4e63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffb981d621c947a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a831246e38d4a2c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R304b2d0ce1644b32"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b5630aa771d4f3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a831246e38d4a2c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99e6729b319744b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R304b2d0ce1644b32" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476817965</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...500 lines deleted...]
-          <x:t>0,152</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,160</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>0,116</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>