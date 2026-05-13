--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffb981d621c947a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92bc4dd8a693412c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R304b2d0ce1644b32"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd44fb1cccf324c48"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99e6729b319744b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R304b2d0ce1644b32" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafbd5a3cd4604f3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd44fb1cccf324c48" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476817965</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,424 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,049</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,061</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>0,057</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,058</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...332 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,106</x:t>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>