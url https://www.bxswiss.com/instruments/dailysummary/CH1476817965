--- v7 (2026-05-13)
+++ v8 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92bc4dd8a693412c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R360a1fcf63474a85" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd44fb1cccf324c48"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13a7a724cc5b4027"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafbd5a3cd4604f3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd44fb1cccf324c48" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra58ad455faa94435" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13a7a724cc5b4027" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476817965</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...355 lines deleted...]
-          <x:t>0,246</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,228</x:t>
-[...30 lines deleted...]
-        <x:is>
           <x:t>0,335</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,331</x:t>
         </x:is>
       </x:c>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>