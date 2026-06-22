--- v8 (2026-06-02)
+++ v9 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R360a1fcf63474a85" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69c586dc56024692" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13a7a724cc5b4027"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R302ecb7ec2284719"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra58ad455faa94435" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13a7a724cc5b4027" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfbc6808f33b440f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R302ecb7ec2284719" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476817965</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...112 lines deleted...]
-          <x:t>0,709</x:t>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,687</x:t>
-[...409 lines deleted...]
-          <x:t>1,131</x:t>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>