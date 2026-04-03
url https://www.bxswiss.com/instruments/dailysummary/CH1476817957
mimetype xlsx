--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d79210f46424f53" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f61000e083e4a00" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4be6afe130674f76"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R702adc77655c4179"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d8533dc05b54097" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4be6afe130674f76" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d3d657e12b84f84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R702adc77655c4179" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476817957</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...387 lines deleted...]
-          <x:t>0,310</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,242</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,272</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,208</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,234</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...69 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,208</x:t>
-[...16 lines deleted...]
-          <x:t>0,192</x:t>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,148</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...89 lines deleted...]
-          <x:t>13.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,174</x:t>
-[...9 lines deleted...]
-          <x:t>0,148</x:t>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>