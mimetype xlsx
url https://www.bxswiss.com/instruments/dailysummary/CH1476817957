--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f61000e083e4a00" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30f8fde8afe041b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R702adc77655c4179"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde07b47cfa1b41fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d3d657e12b84f84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R702adc77655c4179" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f766ab6898b45a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde07b47cfa1b41fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476817957</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,272</x:t>
-[...603 lines deleted...]
-          <x:t>0,046</x:t>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>