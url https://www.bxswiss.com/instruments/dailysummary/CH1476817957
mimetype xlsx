--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30f8fde8afe041b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf62bd12f87e84774" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde07b47cfa1b41fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2074864347b343d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f766ab6898b45a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde07b47cfa1b41fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recfc7d3e4fb34ad8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2074864347b343d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476817957</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,77 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>0,064</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,069</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...236 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,075</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.04.2026</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,138</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>