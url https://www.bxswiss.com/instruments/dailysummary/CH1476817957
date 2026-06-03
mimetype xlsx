--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf62bd12f87e84774" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R359236e8f9474dfa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2074864347b343d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ccebfbba87b450b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recfc7d3e4fb34ad8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2074864347b343d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdecf8f9a095243a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ccebfbba87b450b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476817957</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...355 lines deleted...]
-          <x:t>0,333</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,309</x:t>
-[...30 lines deleted...]
-        <x:is>
           <x:t>0,449</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,447</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,653</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>