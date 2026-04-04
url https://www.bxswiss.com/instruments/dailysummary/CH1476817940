--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d093f6b99bd48ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c91b01fc4ee44e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c11f1e9bee6417a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc5efbb8bdf94f30"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R834c8fc7daaf46e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c11f1e9bee6417a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcae3ecdfd06b479e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc5efbb8bdf94f30" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476817940</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,296</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>