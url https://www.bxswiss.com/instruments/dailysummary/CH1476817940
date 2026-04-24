--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c91b01fc4ee44e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7251c39e8708482b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc5efbb8bdf94f30"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6b6f5a44294415f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcae3ecdfd06b479e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc5efbb8bdf94f30" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d99bfd47797461c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6b6f5a44294415f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476817940</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,362</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>0,356</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>0,057</x:t>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>