--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7251c39e8708482b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57a048d915cb4f92" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6b6f5a44294415f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f4c37c2fa7a483a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d99bfd47797461c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6b6f5a44294415f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc96caef8091e431f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f4c37c2fa7a483a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476817940</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,424 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>0,091</x:t>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,080</x:t>
-[...254 lines deleted...]
-          <x:t>09.04.2026</x:t>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,098</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...67 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,184</x:t>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>