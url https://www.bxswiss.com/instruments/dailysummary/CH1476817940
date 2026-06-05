--- v8 (2026-05-14)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57a048d915cb4f92" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95057dccc335471a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f4c37c2fa7a483a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b94eeaa92404559"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc96caef8091e431f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f4c37c2fa7a483a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6388aa0773394a9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b94eeaa92404559" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476817940</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,589</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,671</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>