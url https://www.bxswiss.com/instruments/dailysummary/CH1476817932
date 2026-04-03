--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R095673f9255e4341" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf6a5e393d864511" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb99f3e80e3404282"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra24117cdc3464e37"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec23c26e0d9a4d1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb99f3e80e3404282" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabbffada1ef5412c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra24117cdc3464e37" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476817932</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,456</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>