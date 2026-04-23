--- v7 (2026-04-03)
+++ v8 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf6a5e393d864511" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62ecacd1350e44ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra24117cdc3464e37"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec447d15049a4dde"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabbffada1ef5412c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra24117cdc3464e37" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2844bb5bc7a424e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec447d15049a4dde" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476817932</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,376</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,456</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...613 lines deleted...]
-          <x:t>0,073</x:t>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>