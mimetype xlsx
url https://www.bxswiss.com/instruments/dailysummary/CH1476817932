--- v8 (2026-04-23)
+++ v9 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62ecacd1350e44ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bae33932d56411c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec447d15049a4dde"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c73d43d49844943"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2844bb5bc7a424e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec447d15049a4dde" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2401d6b0f8b49eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c73d43d49844943" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476817932</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,77 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,097</x:t>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,122</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>24.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,120</x:t>
-[...278 lines deleted...]
-        <x:is>
           <x:t>0,130</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.04.2026</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,244</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>