--- v9 (2026-05-13)
+++ v10 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bae33932d56411c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae651ff4dccd4cab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c73d43d49844943"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6fc4ab0889b94f69"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2401d6b0f8b49eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c73d43d49844943" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd004448533144b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6fc4ab0889b94f69" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476817932</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...355 lines deleted...]
-          <x:t>0,573</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,543</x:t>
-[...30 lines deleted...]
-        <x:is>
           <x:t>0,755</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,763</x:t>
         </x:is>
       </x:c>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>