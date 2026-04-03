--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R851c0a5b44014a0b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6687d78bf134d5f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R216bc2bf1b294fef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15ed5e323b3e4f5f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5950f50dbcb4aed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R216bc2bf1b294fef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2338139be014b53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15ed5e323b3e4f5f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476817924</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,564</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>