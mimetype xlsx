--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6687d78bf134d5f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a5d80d1eba64f6c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15ed5e323b3e4f5f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0b22f65c4f04f98"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2338139be014b53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15ed5e323b3e4f5f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd01800fddc1c400b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0b22f65c4f04f98" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476817924</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>0,522</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,412</x:t>
-[...598 lines deleted...]
-          <x:t>0,094</x:t>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>