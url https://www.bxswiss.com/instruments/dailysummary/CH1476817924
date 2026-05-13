--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a5d80d1eba64f6c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf83f67e79d6b46ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0b22f65c4f04f98"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re78e0e5601e24321"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd01800fddc1c400b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0b22f65c4f04f98" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb04422c88dc41fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re78e0e5601e24321" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476817924</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,77 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,122</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,156</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...290 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,172</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.04.2026</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,322</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>