--- v7 (2026-05-13)
+++ v8 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf83f67e79d6b46ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac32ca207228432c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re78e0e5601e24321"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec18cf9d1d454612"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb04422c88dc41fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re78e0e5601e24321" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfa65ccae75c4b2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec18cf9d1d454612" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476817924</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,943</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,621</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>