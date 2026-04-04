--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf56365a77fc4f25" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2feece45dcf4991" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1e18365034a4b30"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03da274a2c59406f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re443ce241c8243b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1e18365034a4b30" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c4bd69039a748e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03da274a2c59406f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476817916</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,627 +149,222 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...387 lines deleted...]
-          <x:t>0,730</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,690</x:t>
-[...177 lines deleted...]
-        <x:is>
           <x:t>0,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,512</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,486</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>