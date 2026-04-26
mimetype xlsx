--- v6 (2026-04-04)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2feece45dcf4991" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3eee613596914a70" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03da274a2c59406f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39d478645f614ba0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c4bd69039a748e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03da274a2c59406f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8747221a567a46a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39d478645f614ba0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476817916</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>05.03.2026</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,718</x:t>
-[...549 lines deleted...]
-          <x:t>0,124</x:t>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>