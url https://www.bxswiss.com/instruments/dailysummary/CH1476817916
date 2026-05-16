--- v7 (2026-04-26)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3eee613596914a70" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25a9614fde8a4b09" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39d478645f614ba0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3e8fd7766194d12"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8747221a567a46a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39d478645f614ba0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0c150b851a54a05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3e8fd7766194d12" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476817916</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,420</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>