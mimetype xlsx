--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R982b18c5b20a45ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ee1d9b1d3cd4a87" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec9d377df24547a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47e9697c99164de6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22bcb98e4360476a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec9d377df24547a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R248b4783679d4ec3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47e9697c99164de6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476817908</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,495 +149,117 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...365 lines deleted...]
-          <x:t>0,800</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,854</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...69 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,836</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,870</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>