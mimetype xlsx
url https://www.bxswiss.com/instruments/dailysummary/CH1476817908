--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ee1d9b1d3cd4a87" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c061555a73744a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47e9697c99164de6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R213afb37884d4960"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R248b4783679d4ec3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47e9697c99164de6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra28d40fe619844bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R213afb37884d4960" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476817908</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...95 lines deleted...]
-          <x:t>0,718</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,734</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...532 lines deleted...]
-          <x:t>0,162</x:t>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,208</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>