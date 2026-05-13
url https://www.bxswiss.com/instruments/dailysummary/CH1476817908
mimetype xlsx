--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c061555a73744a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f9de31f0b444a76" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R213afb37884d4960"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdab6523d7f134080"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra28d40fe619844bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R213afb37884d4960" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recb278f9c13d47d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdab6523d7f134080" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476817908</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,411 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>0,254</x:t>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,226</x:t>
-[...290 lines deleted...]
-        <x:is>
           <x:t>0,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,306</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,414</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,061</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>