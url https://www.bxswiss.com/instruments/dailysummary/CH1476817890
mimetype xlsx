--- v5 (2026-03-14)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d156977623b4a88" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29ed4c5c74374e26" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34530ad638314420"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb60303c5f554a72"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09649c12a6924f8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34530ad638314420" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b4471136d4844cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb60303c5f554a72" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476817890</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,610 +149,178 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...360 lines deleted...]
-          <x:t>1,120</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,018</x:t>
-[...43 lines deleted...]
-          <x:t>0,930</x:t>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,846</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>0,858</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,740</x:t>
         </x:is>
       </x:c>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>