--- v6 (2026-04-05)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29ed4c5c74374e26" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R439db682704c494f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb60303c5f554a72"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96de677296b3470c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b4471136d4844cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb60303c5f554a72" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R380a854a2cef4b47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96de677296b3470c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476817890</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...279 lines deleted...]
-          <x:t>0,608</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,496</x:t>
-[...296 lines deleted...]
-          <x:t>0,216</x:t>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>