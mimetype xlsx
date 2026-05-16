--- v7 (2026-04-25)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R439db682704c494f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44211c6da3a64beb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96de677296b3470c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa2aa954e0f3477c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R380a854a2cef4b47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96de677296b3470c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R940e3f3eaad94715" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa2aa954e0f3477c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476817890</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,690</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,833</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>