--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75972a89913944d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7fb225b2ea64685" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcba97a7a0aee4917"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R715f208cd9bb4f4c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R330666c86b024ab1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcba97a7a0aee4917" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae660bac22654196" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R715f208cd9bb4f4c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476817882</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,008</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>