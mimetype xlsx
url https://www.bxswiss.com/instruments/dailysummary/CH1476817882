--- v5 (2026-04-04)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7fb225b2ea64685" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re29e3b9ea8c04050" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R715f208cd9bb4f4c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b38bdb225714ad9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae660bac22654196" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R715f208cd9bb4f4c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7fde89db2ece41c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b38bdb225714ad9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476817882</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...355 lines deleted...]
-          <x:t>0,476</x:t>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,396</x:t>
-[...70 lines deleted...]
-          <x:t>0,420</x:t>
+          <x:t>0,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,372</x:t>
-[...166 lines deleted...]
-          <x:t>0,284</x:t>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,047</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>