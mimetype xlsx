--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R441135e0cbbe4f71" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdae2b20f64b746e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd80721dcbc4b4370"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34fa886d051549f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7d3632d3a42439c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd80721dcbc4b4370" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re342dfa5e7aa479e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34fa886d051549f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476817874</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,630 +149,225 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...382 lines deleted...]
-          <x:t>1,186</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,154</x:t>
-[...26 lines deleted...]
-          <x:t>1,064</x:t>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,190</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...47 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,242</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...96 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,096</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,080</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>