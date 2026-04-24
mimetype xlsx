--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdae2b20f64b746e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R376c2dee479d408f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34fa886d051549f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59a53be850014cf7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re342dfa5e7aa479e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34fa886d051549f1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2f4339db7244d96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59a53be850014cf7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476817874</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...95 lines deleted...]
-          <x:t>1,046</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,124</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>0,372</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,040</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>