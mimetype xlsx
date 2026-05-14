--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R376c2dee479d408f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a3abf7529904edc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59a53be850014cf7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47c966ae470e440e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2f4339db7244d96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59a53be850014cf7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd8ca3d6b6c343d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47c966ae470e440e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476817874</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,421 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...306 lines deleted...]
-          <x:t>0,656</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,644</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>0,674</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,856</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>