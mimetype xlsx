--- v4 (2026-02-21)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R817ae56034d8430b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c5b06411a8f43d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd29f99af02024767"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab967d1ee9f44837"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e081914b1fa45e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd29f99af02024767" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb32a90ae299f4f37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab967d1ee9f44837" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476817866</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>1,751</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>