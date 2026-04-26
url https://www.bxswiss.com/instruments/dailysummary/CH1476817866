--- v5 (2026-04-05)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c5b06411a8f43d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0ba7c60347a4684" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab967d1ee9f44837"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2027f1848b2459b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb32a90ae299f4f37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab967d1ee9f44837" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R919da0f3be314735" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2027f1848b2459b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476817866</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...279 lines deleted...]
-          <x:t>1,090</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,918</x:t>
-[...296 lines deleted...]
-          <x:t>0,478</x:t>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,298</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>