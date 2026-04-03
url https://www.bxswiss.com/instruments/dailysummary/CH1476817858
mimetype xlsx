--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R520d130b08a54250" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64530c091a1a43c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9573784fe483477a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5618b09c04d24593"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb05b7b0437cd4b9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9573784fe483477a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e3cd4997d694301" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5618b09c04d24593" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476817858</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,806</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>