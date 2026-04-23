--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64530c091a1a43c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc14b51aba6e74bc5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5618b09c04d24593"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60392cd8508241fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e3cd4997d694301" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5618b09c04d24593" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5946306eb48649c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60392cd8508241fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476817858</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...188 lines deleted...]
-          <x:t>11.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,664</x:t>
-[...441 lines deleted...]
-          <x:t>0,608</x:t>
+          <x:t>1,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>