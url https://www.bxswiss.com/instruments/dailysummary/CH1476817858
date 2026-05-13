--- v7 (2026-04-23)
+++ v8 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc14b51aba6e74bc5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f3963c5ff824761" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60392cd8508241fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2132a8d2fbc64455"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5946306eb48649c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60392cd8508241fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1dddce5ae0b04e6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2132a8d2fbc64455" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476817858</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,421 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...306 lines deleted...]
-          <x:t>1,016</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,000</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>1,046</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,274</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,941</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>