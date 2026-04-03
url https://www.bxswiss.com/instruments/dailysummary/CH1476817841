--- v3 (2026-02-21)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb77254657a99492e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5d5d65d64bb4216" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3cbb3224173d4a27"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3464596c75d94e05"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R674b1387c2b14317" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3cbb3224173d4a27" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1bdad124a5a24cdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3464596c75d94e05" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476817841</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>2,227</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>