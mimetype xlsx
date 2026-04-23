--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5d5d65d64bb4216" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a570a3b23e34af5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3464596c75d94e05"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2460fe85db148bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1bdad124a5a24cdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3464596c75d94e05" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5724ce47ac6b4e98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2460fe85db148bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476817841</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...242 lines deleted...]
-          <x:t>13.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,592</x:t>
-[...43 lines deleted...]
-          <x:t>17.03.2026</x:t>
+          <x:t>1,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,538</x:t>
-[...333 lines deleted...]
-          <x:t>0,758</x:t>
+          <x:t>1,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,836</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>