--- v5 (2026-04-23)
+++ v6 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a570a3b23e34af5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd234fbc87d9d45e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2460fe85db148bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3760363a03ae42e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5724ce47ac6b4e98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2460fe85db148bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc0fdc358e2942f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3760363a03ae42e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476817841</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,421 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...306 lines deleted...]
-          <x:t>1,230</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,212</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>1,266</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,516</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,293</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>