--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ccf9fb96ef14e08" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddf1cdf0bf0c4b6c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98ae208decf24920"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4fdd446fc604ac6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21aa9f2b353447d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98ae208decf24920" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b284ed2df164819" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4fdd446fc604ac6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476817833</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,298</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>