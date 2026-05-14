--- v7 (2026-04-03)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddf1cdf0bf0c4b6c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb68635945b804a6c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4fdd446fc604ac6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bd9d4ba7bc5430e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b284ed2df164819" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4fdd446fc604ac6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57ac8b854d274034" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bd9d4ba7bc5430e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476817833</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>2,136</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,390</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...573 lines deleted...]
-          <x:t>0,930</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>