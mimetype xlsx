--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf095ca6332894a07" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22cb753a0d054e78" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re656c829853c44e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R914dfad66a4f4729"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb385664bc8148cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re656c829853c44e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5fa7e610557405f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R914dfad66a4f4729" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476817825</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,300</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,118</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>