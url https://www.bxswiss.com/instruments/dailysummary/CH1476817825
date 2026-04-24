--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22cb753a0d054e78" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9877e1c3bdbf4ff0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R914dfad66a4f4729"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58b562160fe14e5a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5fa7e610557405f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R914dfad66a4f4729" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0d64bc5d4eb4bad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58b562160fe14e5a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476817825</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...134 lines deleted...]
-          <x:t>10.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,362</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...470 lines deleted...]
-          <x:t>1,118</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,574</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>