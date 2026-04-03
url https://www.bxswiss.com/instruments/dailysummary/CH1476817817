--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb16037423d84a40" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf50fe9b21a864283" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c75ae2ebc614964"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3a7acb5ac0b4e7d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b1b3c564c0342fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c75ae2ebc614964" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1212ba5afc4a4486" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3a7acb5ac0b4e7d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476817817</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,832</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,326</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>