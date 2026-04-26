--- v6 (2026-04-03)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf50fe9b21a864283" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0fcfe96eb03413f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3a7acb5ac0b4e7d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf522336f7189479c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1212ba5afc4a4486" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3a7acb5ac0b4e7d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12d0df4bde3341bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf522336f7189479c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476817817</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...95 lines deleted...]
-          <x:t>2,628</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,662</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...532 lines deleted...]
-          <x:t>1,326</x:t>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,882</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>