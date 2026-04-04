--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4093101ffc8402d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80d9dd58cdec4a2a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c0a017578734380"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8b6553ce4dd4080"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3eadfce8af854d5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c0a017578734380" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2867789c0f94eb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8b6553ce4dd4080" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476817809</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,828</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,546</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>