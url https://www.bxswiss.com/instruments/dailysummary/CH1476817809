--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80d9dd58cdec4a2a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9926f8e9bccf40ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8b6553ce4dd4080"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ef22c442bd84c62"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2867789c0f94eb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8b6553ce4dd4080" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83dae0540a944219" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ef22c442bd84c62" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476817809</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>2,958</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,972</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...600 lines deleted...]
-          <x:t>1,546</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,244</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>