--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6244dbbc133744fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a1fdc3d20f14aa8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92f94a1a26b449f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R747cfa7a87664e80"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8c4ae44cd044eb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92f94a1a26b449f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4aebeb0c90504e40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R747cfa7a87664e80" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476817791</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,102</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>