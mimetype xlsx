--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a1fdc3d20f14aa8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1eb267beb6714835" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R747cfa7a87664e80"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72aaa8348ae54c50"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4aebeb0c90504e40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R747cfa7a87664e80" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcba3c2912a024ede" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72aaa8348ae54c50" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476817791</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,522 +149,117 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...333 lines deleted...]
-          <x:t>2,316</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,046</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>1,616</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,960</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...69 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,746</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,690</x:t>
@@ -764,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,242</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>