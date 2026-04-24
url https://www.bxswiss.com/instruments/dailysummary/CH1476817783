--- v5 (2026-03-14)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fbee599826148b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4b9a3aed52b42da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6e06e7c3c614b5b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34c86b38439f4fba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf711ccbfd4484928" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6e06e7c3c614b5b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c5e37e4d3c342d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34c86b38439f4fba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476817783</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...500 lines deleted...]
-          <x:t>3,106</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,272</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>2,776</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,580</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>